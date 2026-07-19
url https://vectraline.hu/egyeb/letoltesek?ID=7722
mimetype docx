--- v0 (2026-05-30)
+++ v1 (2026-07-19)
@@ -280,96 +280,108 @@
     </w:p>
     <w:p w14:paraId="4F3169FF" w14:textId="77777777" w:rsidR="00D37B04" w:rsidRPr="00D37B04" w:rsidRDefault="00D37B04" w:rsidP="00D37B04">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D37B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Időtartama az árkategóriától függ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BC3D92" w14:textId="77777777" w:rsidR="00D37B04" w:rsidRPr="00D37B04" w:rsidRDefault="00D37B04" w:rsidP="00D37B04">
+    <w:p w14:paraId="1192CD07" w14:textId="61550602" w:rsidR="00D37B04" w:rsidRPr="00D37B04" w:rsidRDefault="00D37B04" w:rsidP="009C77F3">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D37B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t>10.000–100.000 Ft: 1 év,</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>10.000–</w:t>
+      </w:r>
+      <w:r w:rsidR="009C77F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D37B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t>100.001–250.000 Ft: 2 év,</w:t>
+        <w:t xml:space="preserve">0.000 Ft: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C77F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> év,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D047DB" w14:textId="77777777" w:rsidR="00D37B04" w:rsidRPr="00D37B04" w:rsidRDefault="00D37B04" w:rsidP="00D37B04">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D37B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>250.000 Ft felett: 3 év.</w:t>
       </w:r>
@@ -458,79 +470,79 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Javítás 15 napon belül, ha nem lehetséges → csere vagy vételár-visszatérítés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF0602" w:rsidRPr="00D37B04">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09175E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CE6E43A"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
@@ -976,70 +988,72 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1879704308">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2122066404">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1730497448">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1378167835">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="143"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009524E4"/>
     <w:rsid w:val="001C7414"/>
     <w:rsid w:val="00381461"/>
     <w:rsid w:val="004A199D"/>
     <w:rsid w:val="005E2A39"/>
+    <w:rsid w:val="008F7C75"/>
     <w:rsid w:val="009524E4"/>
+    <w:rsid w:val="009C77F3"/>
     <w:rsid w:val="00A65398"/>
     <w:rsid w:val="00D37B04"/>
     <w:rsid w:val="00FF0602"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1869,68 +1883,68 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>131</Words>
-  <Characters>908</Characters>
+  <Words>128</Words>
+  <Characters>885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1037</CharactersWithSpaces>
+  <CharactersWithSpaces>1011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Felhasználó</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>